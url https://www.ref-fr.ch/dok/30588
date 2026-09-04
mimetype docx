--- v0 (2026-06-17)
+++ v1 (2026-09-04)
@@ -1,2049 +1,2045 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2283D3B9" w14:textId="77777777" w:rsidR="00A24978" w:rsidRDefault="00A24978" w:rsidP="008E6953">
+    <w:p w14:paraId="006040D3" w14:textId="29F47188" w:rsidR="008741D7" w:rsidRDefault="003274C1" w:rsidP="001B39FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5387"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="de-CH"/>
-[...15 lines deleted...]
-          <w:lang w:val="de-CH"/>
+          <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003274C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>Personala</w:t>
       </w:r>
       <w:r w:rsidR="002840A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
         <w:t>ngaben</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00BC68BB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="fr-CH"/>
+          <w:lang w:val="de-CH"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CB1287">
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1171" w:rsidRPr="00CB1287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Don</w:t>
       </w:r>
       <w:r w:rsidR="002840A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>nées personnelles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E939F91" w14:textId="77777777" w:rsidR="00004DEB" w:rsidRPr="001E1171" w:rsidRDefault="00004DEB">
-[...8 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2011"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4179"/>
-        <w:gridCol w:w="5340"/>
+        <w:gridCol w:w="4751"/>
+        <w:gridCol w:w="5455"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="000A0878" w14:paraId="7A5E9147" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="000A0878" w14:paraId="6883223E" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="705D3C50" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="003274C1" w:rsidP="000A0878">
+          <w:p w14:paraId="557B36FE" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Name /</w:t>
             </w:r>
-            <w:r w:rsidR="00E460AB">
-[...8 lines deleted...]
-            <w:r w:rsidR="001E1171" w:rsidRPr="000A0878">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DFC392" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="72F97ED2" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="000A0878" w14:paraId="4A141B1D" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="000A0878" w14:paraId="54949B66" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18F83773" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="003274C1" w:rsidP="000A0878">
+          <w:p w14:paraId="09C58A5B" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Vorname</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Vorname /</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Prénom</w:t>
+            </w:r>
             <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t> /</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0573E490" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="7A5972C3" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="000A0878" w14:paraId="4016C4B9" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="000A0878" w14:paraId="20647807" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00610739" w14:textId="77777777" w:rsidR="00CB16D8" w:rsidRPr="000A0878" w:rsidRDefault="00CB16D8" w:rsidP="000A0878">
+          <w:p w14:paraId="641A7BEF" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Geburtsdatum</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Geburtsdatum / Date de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / Date de naissance</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>naissance:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="255EC776" w14:textId="77777777" w:rsidR="00CB16D8" w:rsidRPr="000A0878" w:rsidRDefault="00CB16D8" w:rsidP="000A0878">
+          <w:p w14:paraId="67115E88" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="000A0878" w14:paraId="07648898" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="000A0878" w14:paraId="69A89778" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4485C0AD" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="003274C1" w:rsidP="000A0878">
+          <w:p w14:paraId="495D583E" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Adresse / </w:t>
             </w:r>
-            <w:r w:rsidR="001E1171" w:rsidRPr="000A0878">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Rue:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3D9406" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="1D0F291A" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="000A0878" w14:paraId="5795D411" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="000A0878" w14:paraId="4702E65A" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36D8DD9A" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="003274C1" w:rsidP="000A0878">
+          <w:p w14:paraId="03C7CC4F" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLZ / </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>PLZ / Ort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t> / </w:t>
+            </w:r>
             <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Ort</w:t>
-[...19 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NPA / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0878">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Lieu:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38BA2121" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="22F5B3E4" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="000A0878" w14:paraId="7672C627" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="000A0878" w14:paraId="51D708F6" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29F56B4A" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="003274C1" w:rsidP="000A0878">
+          <w:p w14:paraId="554BF132" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon / </w:t>
             </w:r>
-            <w:r w:rsidR="00E460AB">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Téléphone</w:t>
             </w:r>
-            <w:r w:rsidR="001E1171" w:rsidRPr="000A0878">
+            <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4721CAED" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="5D70F795" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="000A0878" w14:paraId="50EF5BFD" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="000A0878" w14:paraId="7A134F06" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C28C120" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="00E460AB" w:rsidP="000A0878">
+          <w:p w14:paraId="417FAC8B" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / e-mail</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E1171" w:rsidRPr="000A0878">
+              <w:t xml:space="preserve"> (privat) / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>E-mail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (privée)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3285C550" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="5A0B2EE8" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="000A0878" w14:paraId="5F05EADF" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="000A0878" w14:paraId="3B938A29" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09A8CF28" w14:textId="77777777" w:rsidR="00C2312D" w:rsidRPr="000A0878" w:rsidRDefault="00C2312D" w:rsidP="000A0878">
+          <w:p w14:paraId="51CB83BA" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHV </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>AHV Nummer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
             <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Nummer</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00E460AB">
+              <w:t xml:space="preserve">Numéro </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A0878">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000A0878">
+              <w:t>AVS</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Numéro AVS</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1FE7A2" w14:textId="77777777" w:rsidR="00C2312D" w:rsidRPr="000A0878" w:rsidRDefault="00C2312D" w:rsidP="000A0878">
+          <w:p w14:paraId="07895BCD" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="002840A1" w14:paraId="3267A10C" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="002840A1" w14:paraId="7B9E3BFD" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01104F9F" w14:textId="77777777" w:rsidR="003274C1" w:rsidRDefault="002840A1" w:rsidP="00D93A02">
+          <w:p w14:paraId="262813B3" w14:textId="77777777" w:rsidR="008741D7" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002840A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>IBAN Nr. d</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>er Bank / Post</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00BA5727">
+              <w:t>er Bank / Post:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A887478" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="002840A1" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...6 lines deleted...]
-              </w:tabs>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-            </w:pPr>
-[...72 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">No. IBAN bancaire / PostFinance: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34BF853F" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="002840A1" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="0FE91383" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="002840A1" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="002840A1" w14:paraId="116E02C0" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="002840A1" w14:paraId="29EB3F9A" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9A170F" w14:textId="77777777" w:rsidR="002840A1" w:rsidRDefault="002840A1" w:rsidP="000A0878">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="007049FB" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00FE665B" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-            </w:pPr>
-[...45 lines deleted...]
-              <w:t>:</w:t>
+              <w:t xml:space="preserve">Zivilstand / Etat civil: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4054D4A1" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="002840A1" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="6ED2D967" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="002840A1" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="00BA5727" w14:paraId="7806600B" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="00FE665B" w14:paraId="2EE0F8D0" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="446C468F" w14:textId="77777777" w:rsidR="001E1171" w:rsidRDefault="002840A1" w:rsidP="000A0878">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="40F3CDA3" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00824D84" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Nur ausfüllen, falls verheiratet/</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6424C61F" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00490A1B" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00490A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00490A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> remplir uniquement si </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>marié</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>-e</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D18048" w14:textId="77777777" w:rsidR="008741D7" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Name / Vorname / Geburtsdatum:</w:t>
-[...22 lines deleted...]
-              <w:t>Nom / Prénom / Date de naissance:</w:t>
+              <w:t>Hochzeitsdatum / date de mariage:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D332F03" w14:textId="77777777" w:rsidR="008741D7" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F9F4C72" w14:textId="77777777" w:rsidR="008741D7" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Name Partner-in / Nom Conjoint-e:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D44A0C3" w14:textId="77777777" w:rsidR="008741D7" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CD80951" w14:textId="77777777" w:rsidR="008741D7" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00571E99">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geburtsdatum </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Partner-in /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36EA5646" w14:textId="77777777" w:rsidR="008741D7" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Date d’anniversaire conjoint-e:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD74F34" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="00BA5727" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="56FC79FE" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="002840A1" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="fr-CH"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="000A0878" w14:paraId="5C4A979E" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="002840A1" w14:paraId="1B06B4B8" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="279F8467" w14:textId="77777777" w:rsidR="00C74DF6" w:rsidRPr="00C74DF6" w:rsidRDefault="00C74DF6" w:rsidP="00C74DF6">
-[...81 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="07B620DA" w14:textId="77777777" w:rsidR="008741D7" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>e:</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Nationalität / Nationalité:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="009E846A" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="000A0878" w:rsidRDefault="001E1171" w:rsidP="000A0878">
-[...9 lines deleted...]
-                <w:lang w:val="fr-CH"/>
+          <w:p w14:paraId="71170423" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="002840A1" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:ind w:right="-2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="00C74DF6" w14:paraId="441B9EA4" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="00490A1B" w14:paraId="4174FD57" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03E70CC2" w14:textId="77777777" w:rsidR="00272E5E" w:rsidRPr="00C74DF6" w:rsidRDefault="00272E5E" w:rsidP="00272E5E">
-[...90 lines deleted...]
-              <w:t>e</w:t>
+          <w:p w14:paraId="6B4FB003" w14:textId="77777777" w:rsidR="008741D7" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A24F04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Nur ausfüllen, falls nicht Schweizer-in /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2053A1" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00490A1B" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00490A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00490A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> remplir uniquement si non-suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52354119" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00490A1B" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00490A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ausweis / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00490A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Permis:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00490A1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (B/C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194D434D" w14:textId="77777777" w:rsidR="009A59A7" w:rsidRPr="00C74DF6" w:rsidRDefault="009A59A7" w:rsidP="000A0878">
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="600F2E6D" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00490A1B" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="00C74DF6" w14:paraId="36049580" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="002840A1" w14:paraId="681D2778" w14:textId="77777777" w:rsidTr="008741D7">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4027C21B" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="002840A1" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:ind w:right="-2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Kinder</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002840A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>/ Enfants:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5455" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504E54EF" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="002840A1" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:ind w:right="-2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008741D7" w:rsidRPr="00BA5727" w14:paraId="7BDD0A0F" w14:textId="77777777" w:rsidTr="008741D7">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41800DD8" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00FE665B" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:ind w:right="-2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE665B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name / Vorname / </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FE665B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Geburtsdatum:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="689FFCD8" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00BA5727" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:ind w:right="-2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BA5727">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nom / Prénom / Date de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BA5727">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>naissance:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CB3E174" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00BA5727" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:ind w:right="-2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008741D7" w:rsidRPr="000A0878" w14:paraId="10953488" w14:textId="77777777" w:rsidTr="008741D7">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D7E95E" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00C74DF6" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Name / Vorname / Geburtsdatum:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B20A82C" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00C74DF6" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Nom / Prénom / Date de naissanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>e:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE05E79" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="000A0878" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008741D7" w:rsidRPr="00C74DF6" w14:paraId="63404C7E" w14:textId="77777777" w:rsidTr="008741D7">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4751" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="470D0073" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00C74DF6" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Name / Vorname / Geburtsdatum:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D71AB6" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00C74DF6" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C74DF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Nom / Prénom / Date de naissanc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5455" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F289747" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00C74DF6" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008741D7" w:rsidRPr="00C74DF6" w14:paraId="1AE8C5EB" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72A1BFDC" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="00C74DF6" w:rsidRDefault="009A59A7" w:rsidP="00C74DF6">
+          <w:p w14:paraId="34C3657A" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00C74DF6" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Wer be</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidR="00C74DF6" w:rsidRPr="00C74DF6">
+              <w:t xml:space="preserve">Wer bezieht die kantonale Kinderzulage? / </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C74DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui reçoit l’allocation </w:t>
             </w:r>
-            <w:r w:rsidR="00D1627F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>familiale ca</w:t>
             </w:r>
-            <w:r w:rsidR="00C74DF6" w:rsidRPr="00C74DF6">
+            <w:r w:rsidRPr="00C74DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ntonale?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="424A434C" w14:textId="77777777" w:rsidR="001E1171" w:rsidRPr="00C74DF6" w:rsidRDefault="001E1171" w:rsidP="000A0878">
+          <w:p w14:paraId="4718BBC8" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00C74DF6" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="00D1627F" w14:paraId="65335CAF" w14:textId="77777777" w:rsidTr="00E460AB">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="00D1627F" w14:paraId="1CA60328" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4179" w:type="dxa"/>
+            <w:tcW w:w="4751" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68E80FA3" w14:textId="7C544884" w:rsidR="00E460AB" w:rsidRPr="00272E5E" w:rsidRDefault="00272E5E" w:rsidP="00272E5E">
+          <w:p w14:paraId="6EFD8F2D" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00272E5E" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272E5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Meldeschein Kinderzulagen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>beantragen &amp; Arbeitgeber abgeben</w:t>
             </w:r>
             <w:r w:rsidRPr="00272E5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>Remplir</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Remplir d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00272E5E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>emande allocations familiale</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...89 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> &amp; remettre à l’employeur</w:t>
+            </w:r>
             <w:r w:rsidRPr="00272E5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5340" w:type="dxa"/>
+            <w:tcW w:w="5455" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6CF05F" w14:textId="18283141" w:rsidR="00272E5E" w:rsidRPr="00272E5E" w:rsidRDefault="00272E5E" w:rsidP="00D1627F">
+          <w:p w14:paraId="106AA424" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00272E5E" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272E5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">DE : </w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00272E5E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.ecasfr.ch/Htdocs/Files/v/6085.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="29ACCCA3" w14:textId="67622687" w:rsidR="00E460AB" w:rsidRPr="00272E5E" w:rsidRDefault="00272E5E" w:rsidP="00D1627F">
+          <w:p w14:paraId="6627B70B" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00272E5E" w:rsidRDefault="008741D7" w:rsidP="008741D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5387"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272E5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">FR : </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00272E5E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
-                <w:t>https://www.eca</w:t>
-[...17 lines deleted...]
-                <w:t>fr.ch/Htdocs/Files/v/6084.pdf</w:t>
+                <w:t>https://www.ecasfr.ch/Htdocs/Files/v/6084.pdf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E460AB" w:rsidRPr="00D1627F" w14:paraId="29C479A4" w14:textId="77777777" w:rsidTr="006B34BD">
+      <w:tr w:rsidR="008741D7" w:rsidRPr="00D1627F" w14:paraId="45DB1849" w14:textId="77777777" w:rsidTr="008741D7">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9519" w:type="dxa"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E778CBF" w14:textId="77777777" w:rsidR="00E460AB" w:rsidRDefault="00E460AB" w:rsidP="00E460AB">
-[...95 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="27D3C710" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="0098094D" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098094D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Bitte Kopie des Familienbüchleins oder letzte Verfügung der Ausgleichskasse über die Familien- und Kinderzulagen beilegen!</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028866C4" w14:textId="77777777" w:rsidR="008741D7" w:rsidRPr="00D1627F" w:rsidRDefault="008741D7" w:rsidP="008741D7">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5387"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00824D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nous vous prions de joindre une copie du livret de famille ou la dernière décision de la caisse de compensation pour l’allocation </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00824D84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>familiale!</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="717B4CC3" w14:textId="77777777" w:rsidR="00FE1627" w:rsidRPr="00D1627F" w:rsidRDefault="00FE1627" w:rsidP="00FE1627">
+    <w:p w14:paraId="0DC8BA2F" w14:textId="77777777" w:rsidR="0098094D" w:rsidRPr="0098094D" w:rsidRDefault="0098094D" w:rsidP="001B39FC">
       <w:pPr>
-        <w:tabs>
-[...71 lines deleted...]
-        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="683BFD4D" w14:textId="77777777" w:rsidR="003274C1" w:rsidRDefault="003274C1" w:rsidP="009F4AEB">
-[...96 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="0098094D" w:rsidRPr="0098094D" w:rsidSect="00A24978">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11911" w:h="16832"/>
       <w:pgMar w:top="1385" w:right="964" w:bottom="238" w:left="1418" w:header="142" w:footer="730" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="024E9B1A" w14:textId="77777777" w:rsidR="007C117A" w:rsidRDefault="007C117A">
+    <w:p w14:paraId="1A641E7E" w14:textId="77777777" w:rsidR="007E14B4" w:rsidRDefault="007E14B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60C65EBF" w14:textId="77777777" w:rsidR="007C117A" w:rsidRDefault="007C117A">
+    <w:p w14:paraId="2EF2A3EF" w14:textId="77777777" w:rsidR="007E14B4" w:rsidRDefault="007E14B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2071,244 +2067,186 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35377EB1" w14:textId="77777777" w:rsidR="00F81AA6" w:rsidRDefault="00F81AA6">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05F91C8B" w14:textId="58A7B6A9" w:rsidR="00A24978" w:rsidRDefault="00A24978">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35174E02" wp14:editId="57555F4B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35174E02" wp14:editId="0E476A2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>1908810</wp:posOffset>
+            <wp:posOffset>1918970</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="margin">
-            <wp:posOffset>9063990</wp:posOffset>
+          <wp:positionV relativeFrom="page">
+            <wp:align>bottom</wp:align>
           </wp:positionV>
-          <wp:extent cx="2232660" cy="725805"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="1378585" cy="447675"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="439775457" name="Image 2" descr="Une image contenant texte, Police, blanc, capture d’écran&#10;&#10;Description générée automatiquement"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="439775457" name="Image 2" descr="Une image contenant texte, Police, blanc, capture d’écran&#10;&#10;Description générée automatiquement"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2232660" cy="725805"/>
+                    <a:ext cx="1378585" cy="447675"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E16464D" w14:textId="77777777" w:rsidR="007C117A" w:rsidRDefault="007C117A">
+    <w:p w14:paraId="61CCFD3F" w14:textId="77777777" w:rsidR="007E14B4" w:rsidRDefault="007E14B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A97A4BF" w14:textId="77777777" w:rsidR="007C117A" w:rsidRDefault="007C117A">
+    <w:p w14:paraId="27A55977" w14:textId="77777777" w:rsidR="007E14B4" w:rsidRDefault="007E14B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28DC8459" w14:textId="77777777" w:rsidR="00F81AA6" w:rsidRDefault="00F81AA6">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52579BBB" w14:textId="77777777" w:rsidR="00F81AA6" w:rsidRDefault="00F81AA6" w:rsidP="007834C5">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="36B49288" w14:textId="17AFE7AD" w:rsidR="007834C5" w:rsidRPr="00A24978" w:rsidRDefault="00A24978" w:rsidP="007834C5">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A24978">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Logo de votre paroisse</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="07B827E1" w14:textId="0E70E4EE" w:rsidR="00A24978" w:rsidRPr="00A24978" w:rsidRDefault="00A24978" w:rsidP="007834C5">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A24978">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">Logo </w:t>
-[...17 lines deleted...]
-      <w:t xml:space="preserve"> Kirchgemeinde</w:t>
+      <w:t>Logo Ihrer Kirchgemeinde</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4866301E" w14:textId="792E8ADA" w:rsidR="007834C5" w:rsidRDefault="007834C5">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="1257CED7" w14:textId="77777777" w:rsidR="00F81AA6" w:rsidRDefault="00F81AA6">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B06790F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F60247A"/>
     <w:lvl w:ilvl="0" w:tplc="6F3E01E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2859,197 +2797,221 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1143691146">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="573707570">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="909118023">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="613751494">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="1233"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00342FB7"/>
     <w:rsid w:val="00004DEB"/>
     <w:rsid w:val="00030E6E"/>
     <w:rsid w:val="00036FD3"/>
     <w:rsid w:val="000466DE"/>
     <w:rsid w:val="000A0878"/>
     <w:rsid w:val="000C42B6"/>
     <w:rsid w:val="000D6521"/>
     <w:rsid w:val="000F4D25"/>
     <w:rsid w:val="0010503D"/>
     <w:rsid w:val="001539F4"/>
+    <w:rsid w:val="001B39FC"/>
     <w:rsid w:val="001C72F1"/>
     <w:rsid w:val="001E1171"/>
+    <w:rsid w:val="001E17AF"/>
     <w:rsid w:val="00272A08"/>
     <w:rsid w:val="00272E5E"/>
     <w:rsid w:val="002840A1"/>
     <w:rsid w:val="002B7A4B"/>
     <w:rsid w:val="002C01B8"/>
     <w:rsid w:val="002C1461"/>
     <w:rsid w:val="003274C1"/>
     <w:rsid w:val="00342FB7"/>
     <w:rsid w:val="003C0AED"/>
     <w:rsid w:val="003D6860"/>
     <w:rsid w:val="003E102D"/>
     <w:rsid w:val="003F0B2F"/>
     <w:rsid w:val="0040278C"/>
     <w:rsid w:val="0048339C"/>
+    <w:rsid w:val="00490A1B"/>
     <w:rsid w:val="004A1BB8"/>
+    <w:rsid w:val="004D13E6"/>
     <w:rsid w:val="00566D1F"/>
+    <w:rsid w:val="00571E99"/>
     <w:rsid w:val="00581F08"/>
+    <w:rsid w:val="00587FF0"/>
+    <w:rsid w:val="005A515A"/>
     <w:rsid w:val="005C5AE8"/>
+    <w:rsid w:val="00632F04"/>
     <w:rsid w:val="00670169"/>
     <w:rsid w:val="00673EFC"/>
     <w:rsid w:val="006763FB"/>
     <w:rsid w:val="00695127"/>
     <w:rsid w:val="006F1A2D"/>
     <w:rsid w:val="00772C81"/>
     <w:rsid w:val="0078081A"/>
     <w:rsid w:val="007834C5"/>
     <w:rsid w:val="007C117A"/>
+    <w:rsid w:val="007E14B4"/>
     <w:rsid w:val="008177B0"/>
+    <w:rsid w:val="00824D84"/>
     <w:rsid w:val="008252F9"/>
     <w:rsid w:val="00863E22"/>
+    <w:rsid w:val="008741D7"/>
+    <w:rsid w:val="008D3BC5"/>
     <w:rsid w:val="008E6953"/>
     <w:rsid w:val="008F7AAA"/>
     <w:rsid w:val="009255D2"/>
     <w:rsid w:val="009332BA"/>
+    <w:rsid w:val="0098094D"/>
     <w:rsid w:val="009A59A7"/>
     <w:rsid w:val="009C3932"/>
+    <w:rsid w:val="009C7C34"/>
     <w:rsid w:val="009F0A2B"/>
     <w:rsid w:val="009F4AEB"/>
+    <w:rsid w:val="009F7B81"/>
     <w:rsid w:val="00A06EBE"/>
     <w:rsid w:val="00A24978"/>
+    <w:rsid w:val="00A24F04"/>
     <w:rsid w:val="00A62E9F"/>
+    <w:rsid w:val="00A80D0D"/>
     <w:rsid w:val="00A81FB5"/>
     <w:rsid w:val="00A975EB"/>
     <w:rsid w:val="00AF43B8"/>
     <w:rsid w:val="00B87BF4"/>
     <w:rsid w:val="00BA5727"/>
+    <w:rsid w:val="00BC68BB"/>
     <w:rsid w:val="00BD7BFD"/>
     <w:rsid w:val="00C025B4"/>
     <w:rsid w:val="00C1216D"/>
+    <w:rsid w:val="00C21398"/>
     <w:rsid w:val="00C2312D"/>
     <w:rsid w:val="00C748B4"/>
     <w:rsid w:val="00C74DF6"/>
     <w:rsid w:val="00C85FBE"/>
+    <w:rsid w:val="00C92276"/>
     <w:rsid w:val="00CB1287"/>
     <w:rsid w:val="00CB16D8"/>
     <w:rsid w:val="00CC47C0"/>
+    <w:rsid w:val="00D03747"/>
     <w:rsid w:val="00D1627F"/>
     <w:rsid w:val="00D41B7F"/>
     <w:rsid w:val="00D67771"/>
     <w:rsid w:val="00D76257"/>
     <w:rsid w:val="00D85293"/>
     <w:rsid w:val="00D93445"/>
     <w:rsid w:val="00D93A02"/>
     <w:rsid w:val="00D97479"/>
     <w:rsid w:val="00DC1C3E"/>
+    <w:rsid w:val="00DE423A"/>
     <w:rsid w:val="00DF587C"/>
     <w:rsid w:val="00DF5E2C"/>
     <w:rsid w:val="00E063FB"/>
     <w:rsid w:val="00E3073E"/>
     <w:rsid w:val="00E460AB"/>
     <w:rsid w:val="00E548D8"/>
     <w:rsid w:val="00E65905"/>
     <w:rsid w:val="00EC5EF4"/>
     <w:rsid w:val="00ED0107"/>
     <w:rsid w:val="00F139C8"/>
     <w:rsid w:val="00F333EA"/>
     <w:rsid w:val="00F46D07"/>
     <w:rsid w:val="00F81AA6"/>
     <w:rsid w:val="00FB5B47"/>
+    <w:rsid w:val="00FE038F"/>
     <w:rsid w:val="00FE1627"/>
+    <w:rsid w:val="00FE665B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="462C26A7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{244EFB3B-EA39-4163-BCAC-79515068E42F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3603,54 +3565,54 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00272E5E"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecasfr.ch/Htdocs/Files/v/6085.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecasfr.ch/Htdocs/Files/v/6084.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecasfr.ch/Htdocs/Files/v/6085.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ecasfr.ch/Htdocs/Files/v/6084.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3889,80 +3851,80 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01A3B14F-E975-416B-B007-622669ABA797}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>171</Words>
-  <Characters>1082</Characters>
+  <Words>216</Words>
+  <Characters>1366</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Titel</vt:lpstr>
+        <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Titre</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Modèle EERF.wpt</vt:lpstr>
       <vt:lpstr>Modèle EERF.wpt</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Eglise évangélique réformée</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1251</CharactersWithSpaces>
+  <CharactersWithSpaces>1579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Modèle EERF.wpt</dc:title>
   <dc:subject/>
   <dc:creator>Francine Chervet</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>